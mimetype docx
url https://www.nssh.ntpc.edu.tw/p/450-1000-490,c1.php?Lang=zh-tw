--- v0 (2025-11-27)
+++ v1 (2026-08-11)
@@ -7,69 +7,71 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="005D34C8" w:rsidRPr="007C3712" w:rsidRDefault="000122B6" w:rsidP="007C3712">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="華康仿宋體W6" w:eastAsia="華康仿宋體W6"/>
+          <w:rFonts w:ascii="華康仿宋體W6" w:eastAsia="華康仿宋體W6" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00297531">
         <w:rPr>
           <w:rFonts w:ascii="華康仿宋體W6" w:eastAsia="華康仿宋體W6" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>新北市南山高級中學生「自省銷過」申請表</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10079" w:type="dxa"/>
         <w:tblInd w:w="37" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="793"/>
         <w:gridCol w:w="1035"/>
         <w:gridCol w:w="187"/>
         <w:gridCol w:w="912"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="672"/>
         <w:gridCol w:w="27"/>
         <w:gridCol w:w="1287"/>
         <w:gridCol w:w="667"/>
         <w:gridCol w:w="35"/>
         <w:gridCol w:w="364"/>
         <w:gridCol w:w="308"/>
         <w:gridCol w:w="650"/>
         <w:gridCol w:w="694"/>
         <w:gridCol w:w="2016"/>
       </w:tblGrid>
@@ -1670,67 +1672,51 @@
               </w:rPr>
               <w:t>組長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00297531" w:rsidRPr="00297531" w:rsidRDefault="00297531" w:rsidP="00297531">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="華康仿宋體W6" w:eastAsia="華康仿宋體W6"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297531">
               <w:rPr>
                 <w:rFonts w:ascii="華康仿宋體W6" w:eastAsia="華康仿宋體W6" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>學務</w:t>
-[...15 lines deleted...]
-              <w:t>任</w:t>
+              <w:t>學務處</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00297531" w:rsidRPr="00DA1DDE" w:rsidTr="00297531">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3359" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00297531" w:rsidRPr="00F5397B" w:rsidRDefault="00297531" w:rsidP="00297531">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="華康仿宋體W6" w:eastAsia="華康仿宋體W6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
@@ -3185,58 +3171,58 @@
         <w:t>將本表</w:t>
       </w:r>
       <w:r w:rsidRPr="00A06AF8">
         <w:rPr>
           <w:rFonts w:ascii="華康仿宋體W6" w:eastAsia="華康仿宋體W6" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>繳回學務處生輔組</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007031A9" w:rsidRPr="00E624EE" w:rsidSect="00297531">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="1064" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0022577D" w:rsidRDefault="0022577D" w:rsidP="007C3712">
+    <w:p w:rsidR="003A43BF" w:rsidRDefault="003A43BF" w:rsidP="007C3712">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0022577D" w:rsidRDefault="0022577D" w:rsidP="007C3712">
+    <w:p w:rsidR="003A43BF" w:rsidRDefault="003A43BF" w:rsidP="007C3712">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
@@ -3245,58 +3231,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康仿宋體W6">
     <w:altName w:val="Microsoft JhengHei UI"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0022577D" w:rsidRDefault="0022577D" w:rsidP="007C3712">
+    <w:p w:rsidR="003A43BF" w:rsidRDefault="003A43BF" w:rsidP="007C3712">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0022577D" w:rsidRDefault="0022577D" w:rsidP="007C3712">
+    <w:p w:rsidR="003A43BF" w:rsidRDefault="003A43BF" w:rsidP="007C3712">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B8864D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E4A7990"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -3357,129 +3343,127 @@
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C726C"/>
     <w:rsid w:val="000122B6"/>
     <w:rsid w:val="00034340"/>
     <w:rsid w:val="000368B5"/>
     <w:rsid w:val="00040207"/>
     <w:rsid w:val="000423E3"/>
     <w:rsid w:val="00070F69"/>
     <w:rsid w:val="000C726C"/>
-    <w:rsid w:val="0022577D"/>
     <w:rsid w:val="00297531"/>
     <w:rsid w:val="003A43BF"/>
     <w:rsid w:val="0068282C"/>
     <w:rsid w:val="007031A9"/>
-    <w:rsid w:val="007A1570"/>
     <w:rsid w:val="007C3712"/>
     <w:rsid w:val="009728CD"/>
     <w:rsid w:val="00A06AF8"/>
     <w:rsid w:val="00D12F33"/>
     <w:rsid w:val="00D22E4F"/>
     <w:rsid w:val="00E624EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="193B2C62"/>
+  <w14:docId w14:val="28E4CA8F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7839DB38-CACD-4CBC-908E-06AD6D4B4410}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4257,54 +4241,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>118</Words>
-  <Characters>677</Characters>
+  <Characters>676</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>794</CharactersWithSpaces>
+  <CharactersWithSpaces>793</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>文雲易</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>